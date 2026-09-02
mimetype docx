--- v0 (2026-06-06)
+++ v1 (2026-09-02)
@@ -1,4980 +1,8170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007B2BF4" w:rsidRDefault="006E60A4">
+    <w:p w14:paraId="7EB832C1" w14:textId="52071A4E" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="00F00C2E">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D0EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mossfield Primary School Reception Reading Spine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EEC">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...554 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7C6CC3A1" wp14:editId="739A0181">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5715</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>7305675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>15240</wp:posOffset>
+              <wp:posOffset>114300</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2252345" cy="1501140"/>
-[...13 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:extent cx="1107422" cy="1107422"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="114300" distB="114300" distL="114300" distR="114300"/>
+            <wp:docPr id="38" name="image35.png"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Lledr Hall"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image35.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2252345" cy="1501140"/>
+                      <a:ext cx="1107422" cy="1107422"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B2BF4" w:rsidRPr="00DC1698" w:rsidRDefault="00DC1698">
+    <w:p w14:paraId="7B802154" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="007A6291">
       <w:pPr>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B2BF4" w:rsidRDefault="007B2BF4">
+    <w:p w14:paraId="7D8B803C" w14:textId="695142C0" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="00F00C2E">
       <w:pPr>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D0EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Over the year, the children will be exposed to a set of core texts that will expand their vocabulary, promote story</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">telling and help create a passion for reading. Many of these books will be focus texts for Drawing Club each week and will link closely to our topic for that half term. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC36D37" w14:textId="7C0ECB05" w:rsidR="007A6291" w:rsidRDefault="007A6291"/>
+    <w:p w14:paraId="4341B4B7" w14:textId="6C2F824D" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B2BF4" w:rsidRPr="00DC1698" w:rsidRDefault="00DC1698">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="13740" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2258"/>
+        <w:gridCol w:w="11482"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007A6291" w14:paraId="10F1CDF2" w14:textId="77777777" w:rsidTr="005D0EEC">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13740" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ABEB350" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="00F00C2E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>Reception Core Texts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6291" w14:paraId="29E88547" w14:textId="77777777" w:rsidTr="005D0EEC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6B26B"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27767423" w14:textId="3CF4B8DE" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="00F00C2E" w:rsidP="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Autumn 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0652378A" w14:textId="0280295B" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="00F00C2E" w:rsidP="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>All About Me</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B294DED" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="00F00C2E" w:rsidP="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9F37B2" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="00F00C2E" w:rsidP="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Autumn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69285CC9" w14:textId="0CFA8234" w:rsidR="007A6291" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33F65BFE" wp14:editId="01528A0B">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>50800</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>135446</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1608667" cy="1447800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="608477675" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1608667" cy="1447800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E71DA6C" wp14:editId="78B7B821">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>1747520</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>148590</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1223141" cy="1434473"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1139019570" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1223141" cy="1434473"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61311858" wp14:editId="66D372E8">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5773420</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>123190</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1384300" cy="1441450"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="33" name="image27.png"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image27.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1384300" cy="1441450"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7638A22E" wp14:editId="45C3A4D6">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>4603750</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>186690</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1117600" cy="1377950"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="29" name="image24.png"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image24.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1117600" cy="1377950"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E247002" wp14:editId="02DB9CBE">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3073400</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>173990</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1390650" cy="1390650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="735426161" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1390650" cy="1390650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7C82E8" w14:textId="7D02087F" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FB6C9BC" w14:textId="502B491F" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="721CB23E" w14:textId="2E3CD936" w:rsidR="00F36E02" w:rsidRDefault="00F36E02">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42335597" w14:textId="0EDF2BF4" w:rsidR="00F36E02" w:rsidRDefault="00F36E02">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="012C5854" wp14:editId="5C03C4C5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>7113270</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>4436110</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1193800" cy="1193800"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="469784974" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1193800" cy="1193800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0601CFAB" w14:textId="7FAF8B7B" w:rsidR="00F36E02" w:rsidRDefault="00F36E02" w:rsidP="00F36E02">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6130"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262D726E" w14:textId="5E180C3E" w:rsidR="00F36E02" w:rsidRDefault="00F36E02">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="602DDC7A" w14:textId="47F17EF3" w:rsidR="00F36E02" w:rsidRDefault="00F36E02">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="199C7865" w14:textId="53A3286B" w:rsidR="00F36E02" w:rsidRDefault="00F36E02">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FB96A08" w14:textId="0BA42976" w:rsidR="00F36E02" w:rsidRDefault="00F36E02">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563963FB" wp14:editId="55D39E0F">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>8539480</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>1901190</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1143000" cy="1340485"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1372917486" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1143000" cy="1340485"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026607C5" w14:textId="19FA1618" w:rsidR="007A6291" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7048AABC" wp14:editId="51679DB8">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>806450</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>46990</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1657350" cy="1657350"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="372013981" name="Picture 5" descr="The Invisible String: 1 : Karst, Patrice, Lew-Vriethoff, Joanne ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="The Invisible String: 1 : Karst, Patrice, Lew-Vriethoff, Joanne ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1657350" cy="1657350"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03BF4E9B" wp14:editId="2759425C">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>2743200</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>64770</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1346200" cy="1641475"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1353013440" name="Picture 6" descr="Kind by Alison Green, Axel Scheffler | Waterstones"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5" descr="Kind by Alison Green, Axel Scheffler | Waterstones"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1346200" cy="1641475"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="190C2940" wp14:editId="63B9A88E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>4355465</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>50165</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="2220665" cy="1670050"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="6350"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="447276562" name="Picture 7" descr="A Wrinkled Heart eBook : Hoexter, Tracy, Burnett, Lindy: Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 7" descr="A Wrinkled Heart eBook : Hoexter, Tracy, Burnett, Lindy: Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId16" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2220665" cy="1670050"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3021E22C" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="402C32B0" w14:textId="77777777" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B3BA974" w14:textId="0C456561" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70EF4F84" w14:textId="77777777" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C28D332" w14:textId="77777777" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21AF0E0C" w14:textId="77777777" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C8DF0D0" w14:textId="77777777" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F44B535" w14:textId="7168DCB5" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6291" w14:paraId="301904AF" w14:textId="77777777" w:rsidTr="00597C59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6B26B"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="597171FF" w14:textId="77777777" w:rsidR="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59F529B7" w14:textId="77777777" w:rsidR="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E33942F" w14:textId="0C13E756" w:rsidR="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="275EE039" w14:textId="4FA7B1EB" w:rsidR="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3083A43A" w14:textId="2751EEB6" w:rsidR="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45DDBA1D" w14:textId="2CF8C9A8" w:rsidR="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FC538D7" w14:textId="6E6AF904" w:rsidR="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="584DC929" w14:textId="6639BAEE" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="00F00C2E" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Autumn 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2B17F7" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="00F00C2E" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Celebrations and Festivals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F43320C" w14:textId="5615D37C" w:rsidR="007A6291" w:rsidRPr="005D0EEC" w:rsidRDefault="005D0EEC" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442859C0" w14:textId="78BBA230" w:rsidR="007A6291" w:rsidRDefault="00F00C2E" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Christmas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D7F234" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F14EF28" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B841A90" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="080FE9A8" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0407027C" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F64D220" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23356E99" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E2EDCA8" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F57E14F" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3902BC8E" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13F3196B" w14:textId="77777777" w:rsidR="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FE3F5F6" w14:textId="77777777" w:rsidR="00597C59" w:rsidRPr="00597C59" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4380B87D" w14:textId="2158B972" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E14116" w14:textId="0B5A46BF" w:rsidR="005D0EEC" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D1B92E5" wp14:editId="5F39A3D7">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>548515</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>154259</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1733550" cy="2273300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1862962581" name="Picture 14" descr="Hanukkah Bear"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 11" descr="Hanukkah Bear"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1733550" cy="2273300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596BDCFB" w14:textId="6706CE44" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79811CCD" w14:textId="2C1D2841" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10081931" w14:textId="1CBE81A6" w:rsidR="005D0EEC" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="621B18C3" wp14:editId="5D7F1D9A">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>2497618</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>99060</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1739900" cy="1755467"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="641481605" name="Picture 9" descr="What's in the Witch's Kitchen?: Spooky halloween favourite where you choose  what happens next with magic flaps for kids age 4-8! : Sharratt, Nick, ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9" descr="What's in the Witch's Kitchen?: Spooky halloween favourite where you choose  what happens next with magic flaps for kids age 4-8! : Sharratt, Nick, ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId18" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1739900" cy="1755467"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D637409" wp14:editId="711B77DA">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>4460201</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>181403</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="2017508" cy="1670050"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="6350"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1408645687" name="Picture 15" descr="Golden Domes and Silver Lanterns - A Muslim Book of Colors ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 13" descr="Golden Domes and Silver Lanterns - A Muslim Book of Colors ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId19" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2017508" cy="1670050"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23702E5B" w14:textId="4EC8695A" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53F69023" w14:textId="373DAD23" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08875A98" w14:textId="7472AEF0" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="001DE301" w14:textId="2E3D35BA" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D2D2D7E" w14:textId="33EAB440" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4206BA48" w14:textId="591A5EBC" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BA63184" w14:textId="28E6E531" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="301D26E4" w14:textId="22C4F980" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A4863DF" w14:textId="08981B7C" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43DC929C" w14:textId="68B412EB" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="646B57F1" w14:textId="630176C1" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45F15FDF" w14:textId="4DD688A0" w:rsidR="005D0EEC" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2594B71A" wp14:editId="3329D78F">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>27455</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>184150</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1737995" cy="1743075"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2097473602" name="Picture 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId20">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1737995" cy="1743075"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D72F8D" w14:textId="660CC11A" w:rsidR="005D0EEC" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="612A8E96" wp14:editId="6B975308">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5431018</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>117520</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1593850" cy="1587475"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="676765919" name="Picture 16" descr="Lighting a Lamp: A Diwali Story (Festival ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 15" descr="Lighting a Lamp: A Diwali Story (Festival ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId21" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1593850" cy="1587475"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D7B81F0" wp14:editId="30B98F87">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3627422</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>132129</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1748051" cy="1604010"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1910098755" name="Picture 12"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId22">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1748051" cy="1604010"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="005D0EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D082B8C" wp14:editId="6C5BD393">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1853035</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>42008</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1691640" cy="1691640"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1896068064" name="Picture 13" descr="Kipper: Kipper’s Birthday by Mick Inkpen | Hachette Childrens UK"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 8" descr="Kipper: Kipper’s Birthday by Mick Inkpen | Hachette Childrens UK"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1691640" cy="1691640"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDF58F9" w14:textId="2AF1639F" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FC93450" w14:textId="60BC92E2" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CB93FB8" w14:textId="77777777" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20AD5ADF" w14:textId="77777777" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D01BBA9" w14:textId="77777777" w:rsidR="005D0EEC" w:rsidRDefault="005D0EEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B98D5FD" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A369157" w14:textId="77777777" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C97237D" w14:textId="77777777" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="452CFE9A" w14:textId="77777777" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="775FC517" w14:textId="73BA49C1" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6291" w14:paraId="1683912B" w14:textId="77777777" w:rsidTr="003C0602">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A4E261"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD574D5" w14:textId="08FAB3FA" w:rsidR="007A6291" w:rsidRPr="003C0602" w:rsidRDefault="00F00C2E" w:rsidP="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0602">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Spring 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EFDF40" w14:textId="040CAFFD" w:rsidR="007A6291" w:rsidRPr="003C0602" w:rsidRDefault="00F00C2E" w:rsidP="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0602">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Transport and Space</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02548C38" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="003C0602" w:rsidRDefault="00F00C2E" w:rsidP="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0602">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0093FE77" w14:textId="660B3F8E" w:rsidR="007A6291" w:rsidRPr="003C0602" w:rsidRDefault="00F00C2E" w:rsidP="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0602">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Winter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4895BE99" w14:textId="2AC23EB6" w:rsidR="007A6291" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D7F98F1" wp14:editId="480464AE">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5189024</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>149854</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1941080" cy="2478311"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1219444375" name="Picture 24" descr="Emma Jane's Aeroplane: Amazon.co.uk: Haworth, Katie, Rieley, Daniel:  9781783708406: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 26" descr="Emma Jane's Aeroplane: Amazon.co.uk: Haworth, Katie, Rieley, Daniel:  9781783708406: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId24" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1941080" cy="2478311"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DADD3B9" wp14:editId="67646ABB">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1905000</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-28915</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1404593" cy="1414021"/>
+                  <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="35" name="image40.png"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image40.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId25">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1404593" cy="1414021"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2293AC5F" wp14:editId="3C9C01F8">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>34892</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>27017</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1354783" cy="1385741"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1407062267" name="Picture 17" descr="The Way Back Home by Oliver Jeffers | 9780007182329. Buy Now at Daunt Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 17" descr="The Way Back Home by Oliver Jeffers | 9780007182329. Buy Now at Daunt Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId26" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1354783" cy="1385741"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CA6C292" wp14:editId="463DCBF2">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>3671675</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>8255</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1272739" cy="1300899"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1699461021" name="Picture 23" descr="How to Catch a Star Book Review"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 12" descr="How to Catch a Star Book Review"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId27" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1272739" cy="1300899"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BDDA3B" w14:textId="4464567D" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="583F56B6" w14:textId="6D6CAB81" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19873AE4" w14:textId="15E3C6DF" w:rsidR="003C0602" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60121F7D" wp14:editId="69164986">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>8254365</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>4146550</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1894205" cy="1936115"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="824152242" name="Picture 22" descr="How to Catch a Star Book Review"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 11" descr="How to Catch a Star Book Review"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId28" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1894205" cy="1936115"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C9D53E" w14:textId="249AF624" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B59E7EE" w14:textId="3BEDFC01" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA97CC2" w14:textId="284FC477" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="753C55A1" w14:textId="4355491D" w:rsidR="003C0602" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05010D38" wp14:editId="53A81916">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3162588</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>22245</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1376313" cy="1376313"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1173962716" name="Picture 27" descr="Stick Man by Julia Donaldson and Axel Scheffler Paperback Book"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 30" descr="Stick Man by Julia Donaldson and Axel Scheffler Paperback Book"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId29" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1380336" cy="1380336"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04CC4549" wp14:editId="7A561672">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1387102</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>38100</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1357460" cy="1388766"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="610260553" name="Picture 26" descr="Lost and Found: A beautiful children’s picture book from international  bestseller Oliver Jeffers: Amazon.co.uk: Jeffers, Oliver, Jeffers, Oliver:  ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 28" descr="Lost and Found: A beautiful children’s picture book from international  bestseller Oliver Jeffers: Amazon.co.uk: Jeffers, Oliver, Jeffers, Oliver:  ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId30" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1357460" cy="1388766"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52FA10DB" wp14:editId="4356F732">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>60554</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>87093</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="923827" cy="1329180"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1628200758" name="Picture 25" descr="Naughty Bus by Jan Oke 9780954792114"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 13" descr="Naughty Bus by Jan Oke 9780954792114"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId31" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="923827" cy="1329180"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CE6A83B" wp14:editId="22A587C9">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>8254365</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>4146550</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1894205" cy="1936115"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="497920627" name="Picture 20" descr="How to Catch a Star Book Review"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 10" descr="How to Catch a Star Book Review"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId28" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1894205" cy="1936115"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CF6AFDF" w14:textId="133F8DA0" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BFB7E36" w14:textId="5F9B17EE" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4027A147" w14:textId="4C388BE9" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D0563BE" w14:textId="0D56990A" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B4F9939" w14:textId="1FA9545B" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1569CA53" w14:textId="6E25263E" w:rsidR="003C0602" w:rsidRDefault="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6291" w14:paraId="2597ED3F" w14:textId="77777777" w:rsidTr="003C0602">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A4E261"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5064EF3E" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="003C0602" w:rsidRDefault="00F00C2E" w:rsidP="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0602">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Spring 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B3B0872" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="003C0602" w:rsidRDefault="00F00C2E" w:rsidP="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0602">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>People Who Help us</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BFDEF9" w14:textId="57F95BFC" w:rsidR="00597C59" w:rsidRPr="003C0602" w:rsidRDefault="00597C59" w:rsidP="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D9BCF8" w14:textId="2D4A9934" w:rsidR="007A6291" w:rsidRPr="003C0602" w:rsidRDefault="007A6291" w:rsidP="003C0602">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D3326A7" w14:textId="08859EC9" w:rsidR="007A6291" w:rsidRDefault="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23D3C266" wp14:editId="130324F5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5142184</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>8648</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1760094" cy="1970202"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="520059264" name="Picture 36"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 19"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId32">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1760094" cy="1970202"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D33428C" wp14:editId="0244CF5E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3294563</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>37551</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1602557" cy="1389656"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1315734442" name="Picture 30" descr="The Detective Dog: From the creators of Gozzle : Donaldson ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 32" descr="The Detective Dog: From the creators of Gozzle : Donaldson ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId33" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1604400" cy="1391254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AAF5923" wp14:editId="22ED3CDE">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1851025</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>63260</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1102936" cy="1434138"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2131323485" name="Picture 29" descr="Cops and Robbers : Ahlberg, Allan: Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 15" descr="Cops and Robbers : Ahlberg, Allan: Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId34" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1102936" cy="1434138"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00597C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35B8B03E" wp14:editId="74F9C5CB">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-14245</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-157</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1532061" cy="1376313"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1065164919" name="Picture 28" descr="Zog and the Flying Doctors Gift edition : Donaldson, Julia ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 14" descr="Zog and the Flying Doctors Gift edition : Donaldson, Julia ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId35" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1537002" cy="1380752"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5E7CC0" w14:textId="3DFDBA50" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09E4D8C6" w14:textId="0BE1F46A" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="536A662E" w14:textId="2D20190F" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="247B81BD" w14:textId="63991034" w:rsidR="00597C59" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="226BA361" w14:textId="73EEF47B" w:rsidR="00597C59" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D97B992" w14:textId="3AD9C69B" w:rsidR="00597C59" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63E40A81" w14:textId="6CF3AF18" w:rsidR="00597C59" w:rsidRDefault="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B262DAD" wp14:editId="4CEFB485">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-14244</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>88862</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1668544" cy="1489374"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="703999202" name="Picture 31" descr="The Hospital Dog : Donaldson, Julia, Ogilvie, Sara: Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 34" descr="The Hospital Dog : Donaldson, Julia, Ogilvie, Sara: Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId36" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1673355" cy="1493669"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001C8CE6" w14:textId="29C41F8C" w:rsidR="00597C59" w:rsidRDefault="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D6624C7" wp14:editId="4C35F473">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1823799</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>82426</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1102520" cy="1300899"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1063666703" name="Picture 35" descr="The Lighthouse Keeper's Rescue : Armitage, Ronda, Armitage ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 18" descr="The Lighthouse Keeper's Rescue : Armitage, Ronda, Armitage ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId37" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1102520" cy="1300899"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CC0256E" wp14:editId="2122B993">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3275454</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-82222</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1442085" cy="1442085"/>
+                  <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
+                  <wp:wrapTight wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="0" y="0"/>
+                      <wp:lineTo x="0" y="21400"/>
+                      <wp:lineTo x="21400" y="21400"/>
+                      <wp:lineTo x="21400" y="0"/>
+                      <wp:lineTo x="0" y="0"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapTight>
+                  <wp:docPr id="1129823530" name="Picture 32" descr="Real Superheroes (Understanding the Pandemic for Kids) : DK, Seal, Julia:  Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 36" descr="Real Superheroes (Understanding the Pandemic for Kids) : DK, Seal, Julia:  Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId38" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1442085" cy="1442085"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1744C782" w14:textId="4E0D339E" w:rsidR="00597C59" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42F3906A" w14:textId="625FB0AF" w:rsidR="00597C59" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF024A7" w14:textId="38321660" w:rsidR="00597C59" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51887053" w14:textId="41B48408" w:rsidR="00597C59" w:rsidRDefault="007E5CDE" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7096"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E9C6AE3" wp14:editId="53488BA9">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>8662670</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>3550920</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1683385" cy="1986280"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="552141202" name="Picture 34" descr="The Lighthouse Keeper's Rescue : Armitage, Ronda, Armitage ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 17" descr="The Lighthouse Keeper's Rescue : Armitage, Ronda, Armitage ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId39" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1683385" cy="1986280"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="038F70DF" w14:textId="43B2AB5E" w:rsidR="00597C59" w:rsidRDefault="00597C59">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B5CE3B2" w14:textId="4590BE51" w:rsidR="00597C59" w:rsidRDefault="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B526029" wp14:editId="253A93E5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>8662670</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>3550920</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1683385" cy="1986280"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1216948853" name="Picture 33" descr="The Lighthouse Keeper's Rescue : Armitage, Ronda, Armitage ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 16" descr="The Lighthouse Keeper's Rescue : Armitage, Ronda, Armitage ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId39" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1683385" cy="1986280"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6291" w14:paraId="234BAC0C" w14:textId="77777777" w:rsidTr="007E5CDE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F44F"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50754B99" w14:textId="26085990" w:rsidR="007A6291" w:rsidRPr="007E5CDE" w:rsidRDefault="00F00C2E" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Summer 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE211E3" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="007E5CDE" w:rsidRDefault="00F00C2E" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Growing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D4FB20" w14:textId="77777777" w:rsidR="007A6291" w:rsidRPr="007E5CDE" w:rsidRDefault="00F00C2E" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B29CF1" w14:textId="3C885FE4" w:rsidR="007A6291" w:rsidRPr="007E5CDE" w:rsidRDefault="00F00C2E" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Spring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="793BAABB" w14:textId="6E8B84EA" w:rsidR="007A6291" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E8FD586" wp14:editId="0FEEFA5E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3623454</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-46551</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1328185" cy="1451728"/>
+                  <wp:effectExtent l="38100" t="38100" r="120015" b="110490"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="976764947" name="Picture 42" descr="Jasper's Beanstalk by Nick Butterworth, Mick Inkpen | Waterstones"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 44" descr="Jasper's Beanstalk by Nick Butterworth, Mick Inkpen | Waterstones"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId40" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1328185" cy="1451728"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="6350" cap="sq">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst>
+                            <a:outerShdw blurRad="57150" dist="50800" dir="2700000" algn="tl" rotWithShape="0">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="40000"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55D6E832" wp14:editId="02570525">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5481418</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-635</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1272618" cy="1460663"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="856993353" name="Picture 41" descr="Farmer Duck: Amazon.co.uk: Waddell, Martin, Oxenbury, Helen: 9781442003927:  Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 42" descr="Farmer Duck: Amazon.co.uk: Waddell, Martin, Oxenbury, Helen: 9781442003927:  Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId41" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1272618" cy="1460663"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29F280AE" wp14:editId="4129F98A">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1823419</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-9525</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1272618" cy="1470581"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="889167249" name="Picture 39" descr="How to Grow a Dinosaur: Amazon.co.uk: Hart, Caryl, Eaves, Ed:  9781847385949: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 38" descr="How to Grow a Dinosaur: Amazon.co.uk: Hart, Caryl, Eaves, Ed:  9781847385949: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId42" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1272618" cy="1470581"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6940F896" wp14:editId="0860C007">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>32889</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>18068</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1388431" cy="1442301"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="5715"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1857122250" name="Picture 38" descr="Sam Plants a Sunflower book by Axel Scheffler"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 21" descr="Sam Plants a Sunflower book by Axel Scheffler"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId43" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1393713" cy="1447788"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6621105D" wp14:editId="027C2249">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>8131810</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>1435100</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1882140" cy="1955165"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="6985"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1614884651" name="Picture 37" descr="Sam Plants a Sunflower book by Axel Scheffler"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 20" descr="Sam Plants a Sunflower book by Axel Scheffler"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId43">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1882140" cy="1955165"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418E06BF" w14:textId="550E9460" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68B186E4" w14:textId="362C9B98" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="374D8BD0" w14:textId="61045FEB" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64226C09" w14:textId="77EF569E" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A4037CF" w14:textId="19808F3C" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="168F77D0" w14:textId="6E5E406F" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B0D1B78" w14:textId="4C19047F" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CD7BAFC" wp14:editId="65074684">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1833409</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>154220</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1112363" cy="1414895"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="13472010" name="Picture 44" descr="The Growing Story By Ruth Krauss, Helen Oxenbury. 9780007254514 | eBay UK"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 48" descr="The Growing Story By Ruth Krauss, Helen Oxenbury. 9780007254514 | eBay UK"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId44" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1116759" cy="1420486"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="0067318F">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70360083" wp14:editId="6221A45F">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-4818</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>135366</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1131216" cy="1434477"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1695812608" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1695812608" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId45">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1133733" cy="1437668"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D580C52" w14:textId="282400DE" w:rsidR="0067318F" w:rsidRDefault="003A3CCB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70B0AD4C" wp14:editId="2A021988">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3605648</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>6408</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1706251" cy="1369901"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="1905"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1021336179" name="Picture 45" descr="The Extraordinary Gardener: Samantha Boughton: Amazon.co.uk: Boughton, Sam:  9781849765664: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 50" descr="The Extraordinary Gardener: Samantha Boughton: Amazon.co.uk: Boughton, Sam:  9781849765664: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId46" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1713876" cy="1376023"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00953149" w14:textId="4350AEEC" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6766EE02" w14:textId="52142DF9" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25899084" w14:textId="252B8762" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45B3D0A0" w14:textId="0E1F05A2" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="386A5560" w14:textId="298980E0" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0111CF55" w14:textId="5A40A125" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6291" w14:paraId="43792220" w14:textId="77777777" w:rsidTr="007E5CDE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F44F"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29141CBB" w14:textId="5C02F8CD" w:rsidR="007A6291" w:rsidRPr="007E5CDE" w:rsidRDefault="00F00C2E" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Summer 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039F0525" w14:textId="645D0C77" w:rsidR="007A6291" w:rsidRPr="007E5CDE" w:rsidRDefault="00F00C2E" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Animals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0695180D" w14:textId="3A411F8A" w:rsidR="007A6291" w:rsidRPr="007E5CDE" w:rsidRDefault="00F00C2E" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C85E03" w14:textId="798FE44C" w:rsidR="007A6291" w:rsidRPr="007E5CDE" w:rsidRDefault="00F00C2E" w:rsidP="007E5CDE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Summer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11482" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41CB6C86" w14:textId="75AF8B9D" w:rsidR="007A6291" w:rsidRDefault="00085248">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251750400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6638BB74" wp14:editId="15832436">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3623310</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-43894</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1159497" cy="1449521"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1785030813" name="Picture 59" descr="Monkey Puzzle by Julia Donaldson, Axel Scheffler | Waterstones"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 35" descr="Monkey Puzzle by Julia Donaldson, Axel Scheffler | Waterstones"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId47" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1159497" cy="1449521"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00683D46">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="710FCD57" wp14:editId="6A8BFDEB">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1710841</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-6789</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1376313" cy="1390125"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1826453449" name="Picture 5" descr="What the Ladybird Heard at the Seaside: A laugh-out-loud beach adventure,  perfect for summer!: 4 : Donaldson, Julia, Monks, Lydia: Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9" descr="What the Ladybird Heard at the Seaside: A laugh-out-loud beach adventure,  perfect for summer!: 4 : Donaldson, Julia, Monks, Lydia: Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId48" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1376313" cy="1390125"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="001D75D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251748352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76231E7A" wp14:editId="04DFD965">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5509561</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>2540</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1302339" cy="1475173"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2118077881" name="Picture 57" descr="Billy's Bucket : Gray, Kes, Parsons, Garry: Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 34" descr="Billy's Bucket : Gray, Kes, Parsons, Garry: Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId49" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1302339" cy="1475173"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="003A3CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251738112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="027040DC" wp14:editId="257C7113">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>17492</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>1552</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1426845" cy="1414145"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1561975470" name="Picture 46"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 22"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId50">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1426845" cy="1414145"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7782D6" w14:textId="653F105E" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="209F566E" w14:textId="167BD826" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3823FB7E" w14:textId="0D681255" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12953663" w14:textId="3FA72C55" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14576D47" w14:textId="19EB75D3" w:rsidR="0067318F" w:rsidRDefault="003A3CCB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A3CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73BEA208" wp14:editId="54CE1457">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5598160</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>3439160</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1231265" cy="1539240"/>
+                  <wp:effectExtent l="0" t="0" r="6985" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1343574949" name="Picture 51" descr="Monkey Puzzle by Julia Donaldson, Axel Scheffler | Waterstones"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 27" descr="Monkey Puzzle by Julia Donaldson, Axel Scheffler | Waterstones"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId47" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1231265" cy="1539240"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="003A3CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="735B125A" wp14:editId="087BBBAA">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>6879590</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>3439160</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1358900" cy="1539240"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1741557079" name="Picture 50" descr="Billy's Bucket : Gray, Kes, Parsons, Garry: Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 28" descr="Billy's Bucket : Gray, Kes, Parsons, Garry: Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1358900" cy="1539240"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423191E0" w14:textId="0B119F61" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F783FE5" w14:textId="569DC0D6" w:rsidR="0067318F" w:rsidRDefault="000A6B21">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251754496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="385E9D00" wp14:editId="3D15D56E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5525379</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>196719</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1300899" cy="1181488"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="590249761" name="Picture 4" descr="Tiddler : Donaldson, Julia, Scheffler, Axel: Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 7" descr="Tiddler : Donaldson, Julia, Scheffler, Axel: Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId52" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1300899" cy="1181488"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00A21741">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251753472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47F58DFB" wp14:editId="08F7C621">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3671635</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>139013</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="980388" cy="1225485"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1685987811" name="Picture 3" descr="The Koala Who Could: Amazon.co.uk: Bright, Rachel, Field, Jim:  9781338139082: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5" descr="The Koala Who Could: Amazon.co.uk: Bright, Rachel, Field, Jim:  9781338139082: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId53" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="989830" cy="1237287"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00F3532B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64E0418A" wp14:editId="62113FE9">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1795485</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>138430</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1376313" cy="1239134"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1266448844" name="Picture 2" descr="Superworm Gift Edition Board Book - Scholastic Shop"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Superworm Gift Edition Board Book - Scholastic Shop"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId54" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1376313" cy="1239134"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00BA6BF4">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="183E10A3" wp14:editId="031274C7">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>174187</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>110490</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1055520" cy="1319753"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2016962292" name="Picture 1" descr="The Crocodile Who Didn't Like Water : Merino, Gemma, Merino, Gemma:  Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="The Crocodile Who Didn't Like Water : Merino, Gemma, Merino, Gemma:  Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId55" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1055520" cy="1319753"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75DE8FD7" w14:textId="6B1CF8E7" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C836EE5" w14:textId="4961DD39" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15F7A43E" w14:textId="2FC00C95" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="133BBB23" w14:textId="4AB4092B" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00385E7D" w14:textId="287D6BB2" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="340F2131" w14:textId="646B4E96" w:rsidR="0067318F" w:rsidRDefault="003A3CCB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A3CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6990EDB9" wp14:editId="3677D32B">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5598160</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>3439160</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1231265" cy="1539240"/>
+                  <wp:effectExtent l="0" t="0" r="6985" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="225329407" name="Picture 56" descr="Monkey Puzzle by Julia Donaldson, Axel Scheffler | Waterstones"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 31" descr="Monkey Puzzle by Julia Donaldson, Axel Scheffler | Waterstones"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId47" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1231265" cy="1539240"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="003A3CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77FCC285" wp14:editId="0249B4BB">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>6879590</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>3439160</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1358900" cy="1539240"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1603173615" name="Picture 55" descr="Billy's Bucket : Gray, Kes, Parsons, Garry: Amazon.co.uk: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 32" descr="Billy's Bucket : Gray, Kes, Parsons, Garry: Amazon.co.uk: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1358900" cy="1539240"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="191F10DA" w14:textId="4A33B92C" w:rsidR="007A6291" w:rsidRDefault="007A6291"/>
+    <w:p w14:paraId="57D62BE6" w14:textId="3A448B69" w:rsidR="007A6291" w:rsidRDefault="007A6291"/>
+    <w:p w14:paraId="59EAD3B6" w14:textId="314A5233" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="13457" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="13457"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007A6291" w14:paraId="59387C77" w14:textId="77777777" w:rsidTr="006B46AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4CCCC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F8EED74" w14:textId="1570B980" w:rsidR="007A6291" w:rsidRDefault="00F00C2E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Traditional Tales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6291" w14:paraId="145A8045" w14:textId="77777777" w:rsidTr="006B46AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13457" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="670BCED9" w14:textId="78F351DD" w:rsidR="007A6291" w:rsidRDefault="00260F6E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2213905B" wp14:editId="5BBED112">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>231808</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>120591</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1470582" cy="1470582"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1689837783" name="Picture 9" descr="The Little Red Hen | Usborne | Be Curious"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 17" descr="The Little Red Hen | Usborne | Be Curious"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId56" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1474063" cy="1474063"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="006B46AE">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22D8D001" wp14:editId="72050AF4">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>6905985</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>167725</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1272619" cy="1487663"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1557453404" name="Picture 8" descr="The Three Billy Goats Gruff : Scott, Gavin, Randall, Ronne: Amazon.co.uk:  Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 15" descr="The Three Billy Goats Gruff : Scott, Gavin, Randall, Ronne: Amazon.co.uk:  Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId57" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1287790" cy="1505398"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00180246">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62776FA6" wp14:editId="5C8D7D5E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5322283</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>148871</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1310568" cy="1508289"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="914177373" name="Picture 6" descr="The Ugly Duckling - Little Tiger"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 11" descr="The Ugly Duckling - Little Tiger"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId58" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1317380" cy="1516129"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00F35C65" w:rsidRPr="00F35C65">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FFA2F0F" wp14:editId="02F0DF4C">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>3691255</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>159607</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1300899" cy="1471304"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1269973769" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1269973769" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId59">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1300899" cy="1471304"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="0067318F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2E943DE3" wp14:editId="66EDCA44">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1981691</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>145506</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1476375" cy="1482684"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides" distT="114300" distB="114300" distL="114300" distR="114300"/>
+                  <wp:docPr id="28" name="image16.png"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image16.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId60"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1476375" cy="1482684"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0B5112" w14:textId="4450F47D" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C31EB25" w14:textId="1CA2814B" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7216A87B" w14:textId="29D67FF5" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A4A5FCE" w14:textId="015BA0D3" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="424A5C0B" w14:textId="283146DA" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39B9F5A7" w14:textId="130AEF95" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E11D179" w14:textId="1C2F0FFC" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C9DE592" w14:textId="3D53AE3E" w:rsidR="007A6291" w:rsidRDefault="00BD13EC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251764736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74628440" wp14:editId="6D7AAE7E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>6877705</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>108729</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1451459" cy="1659013"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="390585432" name="Picture 14" descr="Rumpelstiltskin - Little Tiger"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 27" descr="Rumpelstiltskin - Little Tiger"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId61" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1459089" cy="1667734"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="000E7562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FF21B57" wp14:editId="6991551C">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>5246867</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>89874</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1489625" cy="1705761"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="4841371" name="Picture 13" descr="Hansel and Gretel (Fairytale Classics): Amazon.co.uk: Collins, Josephine,  Morea, Marisa: 9781788813358: Books"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 25" descr="Hansel and Gretel (Fairytale Classics): Amazon.co.uk: Collins, Josephine,  Morea, Marisa: 9781788813358: Books"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId62" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1507950" cy="1726745"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="006927B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251762688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15174729" wp14:editId="140F5836">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>3644310</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>71022</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1484047" cy="1696825"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="313631692" name="Picture 12" descr="Little Red Riding Hood by Mara Alperin"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 23" descr="Little Red Riding Hood by Mara Alperin"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId63" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1491881" cy="1705783"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00CA30AC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251761664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043D021E" wp14:editId="08F07E44">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1928162</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>14481</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1558249" cy="1781666"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="78667329" name="Picture 11" descr="The Three Little Pigs by Mara Alperin"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 21" descr="The Three Little Pigs by Mara Alperin"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId64" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1558249" cy="1781666"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="002A0DFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251760640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09075D4A" wp14:editId="1B875AA8">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>212953</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>42741</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1508289" cy="1703994"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1997222128" name="Picture 10" descr="Goldilocks and the Three Bears: My First Fairy Tales: Amazon ..."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 19" descr="Goldilocks and the Three Bears: My First Fairy Tales: Amazon ..."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId65" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1511655" cy="1707797"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507D1157" w14:textId="0B0D5296" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="690F27D2" w14:textId="40E0C21E" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05778EBD" w14:textId="2772DC9E" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56ABAE44" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13495D18" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="008514E6" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C7F715B" w14:textId="794DEA88" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102C7393" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6EF79930" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291"/>
+    <w:p w14:paraId="2BBCBEE3" w14:textId="46A2CA04" w:rsidR="007A6291" w:rsidRDefault="007A6291"/>
+    <w:p w14:paraId="02F3D0AD" w14:textId="12DDE98F" w:rsidR="007A6291" w:rsidRDefault="007A6291"/>
+    <w:p w14:paraId="5E9937E4" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291"/>
+    <w:p w14:paraId="370204C4" w14:textId="77777777" w:rsidR="007A6291" w:rsidRDefault="007A6291"/>
+    <w:p w14:paraId="36120ACB" w14:textId="5581B44E" w:rsidR="007E5CDE" w:rsidRPr="007E5CDE" w:rsidRDefault="007E5CDE" w:rsidP="003A3CCB">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1099"/>
+          <w:tab w:val="left" w:pos="3385"/>
+        </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B2BF4" w:rsidRPr="00DC1698" w:rsidRDefault="00DC1698">
-[...1378 lines deleted...]
-      <w:pgMar w:top="1247" w:right="1378" w:bottom="278" w:left="1338" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="007E5CDE" w:rsidRPr="007E5CDE">
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B2BF4" w:rsidRDefault="00DC1698">
+    <w:p w14:paraId="6D370D9B" w14:textId="77777777" w:rsidR="008641DF" w:rsidRDefault="008641DF" w:rsidP="00597C59">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B2BF4" w:rsidRDefault="00DC1698">
+    <w:p w14:paraId="6E590A1D" w14:textId="77777777" w:rsidR="008641DF" w:rsidRDefault="008641DF" w:rsidP="00597C59">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{85F9C952-A28B-43A1-894C-21CCB1BCB175}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{6A345341-8AC5-4B2A-A6A4-CE00FEBA2620}"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{77A1E4A2-98E5-49EF-8DD7-40DD4F8FDB03}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...40 lines deleted...]
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{6BF5162F-A8AC-4B44-8159-2B57197E54EC}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B2BF4" w:rsidRDefault="00DC1698">
+    <w:p w14:paraId="4F292C16" w14:textId="77777777" w:rsidR="008641DF" w:rsidRDefault="008641DF" w:rsidP="00597C59">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B2BF4" w:rsidRDefault="00DC1698">
+    <w:p w14:paraId="3829651A" w14:textId="77777777" w:rsidR="008641DF" w:rsidRDefault="008641DF" w:rsidP="00597C59">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2533 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="67"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B2BF4"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00FA36C1"/>
+    <w:rsidRoot w:val="007A6291"/>
+    <w:rsid w:val="00082259"/>
+    <w:rsid w:val="00085248"/>
+    <w:rsid w:val="000A6B21"/>
+    <w:rsid w:val="000E7562"/>
+    <w:rsid w:val="00180246"/>
+    <w:rsid w:val="001D75D8"/>
+    <w:rsid w:val="00260F6E"/>
+    <w:rsid w:val="002A0DFD"/>
+    <w:rsid w:val="003A3CCB"/>
+    <w:rsid w:val="003C0602"/>
+    <w:rsid w:val="004C0551"/>
+    <w:rsid w:val="00597C59"/>
+    <w:rsid w:val="005D0EEC"/>
+    <w:rsid w:val="0067318F"/>
+    <w:rsid w:val="00683D46"/>
+    <w:rsid w:val="006927B2"/>
+    <w:rsid w:val="006B46AE"/>
+    <w:rsid w:val="007A6291"/>
+    <w:rsid w:val="007E5CDE"/>
+    <w:rsid w:val="008641DF"/>
+    <w:rsid w:val="00A21741"/>
+    <w:rsid w:val="00BA6BF4"/>
+    <w:rsid w:val="00BD13EC"/>
+    <w:rsid w:val="00CA30AC"/>
+    <w:rsid w:val="00F00C2E"/>
+    <w:rsid w:val="00F3532B"/>
+    <w:rsid w:val="00F35C65"/>
+    <w:rsid w:val="00F36E02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...2 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1035"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="467F53E3"/>
-  <w15:docId w15:val="{C27EBC1B-BD21-4A9D-90FE-38194D3C54CF}"/>
+  <w14:docId w14:val="2E0C3D79"/>
+  <w15:docId w15:val="{930D9C33-51BE-4824-98D5-FF6B4AA4144D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4990,74 +8180,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5206,1791 +8397,480 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="36"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:firstLine="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Comic Sans MS" w:cs="Arial Unicode MS"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="36"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00597C59"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...99 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...268 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00597C59"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00597C59"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:rPr>
-[...24 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00597C59"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...985 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lledrhall.co.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mossfieldps.salford.sch.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -7068,133 +8948,133 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgcyFpkraETbq3QGZMBxVVDr1o9fQ==">CgMxLjA4AHIhMUZJampaOG1XQVBpQTdzLUhiUERPeVpDRW5TZXJSMHBi</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C322D7F-4226-4BA1-8799-CB2D6F5D32E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3054</Characters>
+  <Pages>5</Pages>
+  <Words>119</Words>
+  <Characters>684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>MOSSFIELD PRIMARY SCHOOL</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Salford City Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3570</CharactersWithSpaces>
+  <CharactersWithSpaces>802</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MOSSFIELD PRIMARY SCHOOL</dc:title>
-  <dc:creator>Janet Wild</dc:creator>
+  <dc:creator>Lyndsey Greenhalgh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>